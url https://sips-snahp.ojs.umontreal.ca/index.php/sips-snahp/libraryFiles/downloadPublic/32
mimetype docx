--- v0 (2025-12-08)
+++ v1 (2026-05-25)
@@ -4005,63 +4005,50 @@
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51708BC7" w14:textId="77777777" w:rsidR="009E640C" w:rsidRDefault="009E640C" w:rsidP="009E640C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18982293" w14:textId="77777777" w:rsidR="009E640C" w:rsidRDefault="009E640C" w:rsidP="002941CF">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="74771863" w14:textId="77777777" w:rsidR="00380AC9" w:rsidRPr="00380AC9" w:rsidRDefault="00380AC9" w:rsidP="002941CF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="173CA87F" w14:textId="7FB451FD" w:rsidR="002941CF" w:rsidRPr="006C21D2" w:rsidRDefault="00D17BA4" w:rsidP="002941CF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -4649,249 +4636,515 @@
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2EC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> article.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2EC5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B68A1F" w14:textId="77777777" w:rsidR="009F11BF" w:rsidRPr="009E6050" w:rsidRDefault="009F11BF" w:rsidP="009F11BF">
+    <w:p w14:paraId="22B68A1F" w14:textId="77777777" w:rsidR="009F11BF" w:rsidRDefault="009F11BF" w:rsidP="009F11BF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E6050">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7EA920" w14:textId="77777777" w:rsidR="000C3B8B" w:rsidRPr="0015641A" w:rsidRDefault="000C3B8B" w:rsidP="00DD3410">
-[...139 lines deleted...]
-    <w:p w14:paraId="2AEFEDAB" w14:textId="4D761CD0" w:rsidR="00DD3410" w:rsidRPr="000C3B8B" w:rsidRDefault="00DD3410" w:rsidP="000C3B8B">
+    <w:p w14:paraId="09D435E0" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRDefault="00DF3251" w:rsidP="009F11BF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8D6173" w14:textId="04802D54" w:rsidR="00DF3251" w:rsidRPr="0000514A" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-CA" w:eastAsia="nl-BE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000514A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-CA" w:eastAsia="nl-BE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43FC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-CA" w:eastAsia="nl-BE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43FC9" w:rsidRPr="00C43FC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-CA" w:eastAsia="nl-BE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(choose and/or complete the statement that applies to your situation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E0784F" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRPr="00CE57C6" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE57C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>The datasets generated and/or analyzed in this study are available in the repository [Repository Name]; [DOI]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C742804" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRPr="0000514A" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000514A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>The datasets generated and/or analyzed in this study are not available as open access due to [specify reason] but are available from the author upon justified request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F301FEF" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRPr="0000514A" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000514A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>The datasets generated and/or analyzed during this study are available from the author upon justified request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3445DEAE" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRPr="0000514A" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000514A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Data sharing does not apply to this article, as no datasets were generated or analyzed during this study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777C7E4B" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRPr="00CE57C6" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE57C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>The data associated with the findings of this study are available in the annexes to this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49736F9B" w14:textId="40C94159" w:rsidR="00DF3251" w:rsidRPr="00DF3251" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="0026327E" w:rsidRPr="00144619">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>The authors have chosen not to share their data: the research data are not publicly available</w:t>
+      </w:r>
+      <w:r w:rsidR="0026327E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7EA920" w14:textId="77777777" w:rsidR="000C3B8B" w:rsidRPr="0015641A" w:rsidRDefault="000C3B8B" w:rsidP="00DD3410">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="011EE6CD" w14:textId="605380BC" w:rsidR="00AC2BD5" w:rsidRDefault="00DD3410" w:rsidP="00DD3410">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3410">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>thics certificate number</w:t>
+      </w:r>
+      <w:r w:rsidR="0060359E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0060359E" w:rsidRPr="0060359E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0060359E" w:rsidRPr="00E21A84">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If not applicable: “An ethics certificate is not required for </w:t>
+      </w:r>
+      <w:r w:rsidR="000A28C0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>this project</w:t>
+      </w:r>
+      <w:r w:rsidR="0060359E" w:rsidRPr="00E21A84">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as it </w:t>
+      </w:r>
+      <w:r w:rsidR="000A28C0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>is a knowledge application project. The institution approved it prior to the implementation phase</w:t>
+      </w:r>
+      <w:r w:rsidR="0060359E" w:rsidRPr="00E21A84">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidR="0060359E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEFEDAB" w14:textId="4D761CD0" w:rsidR="00DD3410" w:rsidRPr="000C3B8B" w:rsidRDefault="00DD3410" w:rsidP="000C3B8B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB63A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB3E7F0" w14:textId="650DC4FF" w:rsidR="002941CF" w:rsidRPr="00DD3483" w:rsidRDefault="002941CF" w:rsidP="002941CF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF49A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidR="00DD3483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B623D" w:rsidRPr="00DD3483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="009B623D" w:rsidRPr="009B623D">
         <w:rPr>
@@ -9793,170 +10046,170 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5798C3A3" w14:textId="77777777" w:rsidR="005E76A9" w:rsidRPr="001C69AD" w:rsidRDefault="005E76A9" w:rsidP="008E5FEE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E76A9" w:rsidRPr="001C69AD" w:rsidSect="008E5FEE">
       <w:pgSz w:w="16817" w:h="11901" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A2B31A0" w14:textId="77777777" w:rsidR="009E6D04" w:rsidRDefault="009E6D04">
+    <w:p w14:paraId="791C56A0" w14:textId="77777777" w:rsidR="00FA5916" w:rsidRDefault="00FA5916">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A9990D1" w14:textId="77777777" w:rsidR="009E6D04" w:rsidRDefault="009E6D04">
+    <w:p w14:paraId="22AF3143" w14:textId="77777777" w:rsidR="00FA5916" w:rsidRDefault="00FA5916">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7AE9EB7D" w14:textId="77777777" w:rsidR="008E5FEE" w:rsidRPr="00A31541" w:rsidRDefault="008E5FEE" w:rsidP="00B00082">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7AFC2121" w14:textId="77777777" w:rsidR="008E5FEE" w:rsidRDefault="008E5FEE" w:rsidP="00B00082">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0427BF96" w14:textId="77777777" w:rsidR="009E6D04" w:rsidRDefault="009E6D04">
+    <w:p w14:paraId="61AE45C9" w14:textId="77777777" w:rsidR="00FA5916" w:rsidRDefault="00FA5916">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A2A5F6C" w14:textId="77777777" w:rsidR="009E6D04" w:rsidRDefault="009E6D04">
+    <w:p w14:paraId="30E90863" w14:textId="77777777" w:rsidR="00FA5916" w:rsidRDefault="00FA5916">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4174BCC8" w14:textId="77777777" w:rsidR="008E5FEE" w:rsidRDefault="008E5FEE">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E36703B"/>
@@ -10902,116 +11155,120 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="EN.InstantFormat" w:val="&lt;ENInstantFormat&gt;&lt;Enabled&gt;1&lt;/Enabled&gt;&lt;ScanUnformatted&gt;1&lt;/ScanUnformatted&gt;&lt;ScanChanges&gt;1&lt;/ScanChanges&gt;&lt;Suspended&gt;0&lt;/Suspended&gt;&lt;/ENInstantFormat&gt;"/>
     <w:docVar w:name="EN.Layout" w:val="&lt;ENLayout&gt;&lt;Style&gt;Vancouver&lt;/Style&gt;&lt;LeftDelim&gt;{&lt;/LeftDelim&gt;&lt;RightDelim&gt;}&lt;/RightDelim&gt;&lt;FontName&gt;Calibri&lt;/FontName&gt;&lt;FontSize&gt;11&lt;/FontSize&gt;&lt;ReflistTitle&gt;&lt;/ReflistTitle&gt;&lt;StartingRefnum&gt;1&lt;/StartingRefnum&gt;&lt;FirstLineIndent&gt;0&lt;/FirstLineIndent&gt;&lt;HangingIndent&gt;720&lt;/HangingIndent&gt;&lt;LineSpacing&gt;0&lt;/LineSpacing&gt;&lt;SpaceAfter&gt;0&lt;/SpaceAfter&gt;&lt;HyperlinksEnabled&gt;0&lt;/HyperlinksEnabled&gt;&lt;HyperlinksVisible&gt;0&lt;/HyperlinksVisible&gt;&lt;EnableBibliographyCategories&gt;0&lt;/EnableBibliographyCategories&gt;&lt;/ENLayout&gt;"/>
     <w:docVar w:name="EN.Libraries" w:val="&lt;Libraries&gt;&lt;item db-id=&quot;r99wa5szgs09stevfd1xf0tgfwwaetadvvwx&quot;&gt;My EndNote Library-Saved Copy-Saved&lt;record-ids&gt;&lt;item&gt;106&lt;/item&gt;&lt;item&gt;1664&lt;/item&gt;&lt;item&gt;4413&lt;/item&gt;&lt;item&gt;4721&lt;/item&gt;&lt;item&gt;5105&lt;/item&gt;&lt;item&gt;5761&lt;/item&gt;&lt;item&gt;6000&lt;/item&gt;&lt;item&gt;6008&lt;/item&gt;&lt;item&gt;6014&lt;/item&gt;&lt;item&gt;6024&lt;/item&gt;&lt;item&gt;6025&lt;/item&gt;&lt;item&gt;6043&lt;/item&gt;&lt;item&gt;6063&lt;/item&gt;&lt;item&gt;6066&lt;/item&gt;&lt;item&gt;6079&lt;/item&gt;&lt;/record-ids&gt;&lt;/item&gt;&lt;/Libraries&gt;"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="001A2E22"/>
     <w:rsid w:val="00002151"/>
     <w:rsid w:val="000060B1"/>
     <w:rsid w:val="00031229"/>
     <w:rsid w:val="000737E0"/>
     <w:rsid w:val="0008129C"/>
     <w:rsid w:val="000A28C0"/>
     <w:rsid w:val="000B1437"/>
     <w:rsid w:val="000C3B8B"/>
     <w:rsid w:val="000C4A08"/>
     <w:rsid w:val="000C517C"/>
+    <w:rsid w:val="000C6CFF"/>
     <w:rsid w:val="000D0FBF"/>
     <w:rsid w:val="0011214B"/>
     <w:rsid w:val="001344F6"/>
     <w:rsid w:val="001357BB"/>
     <w:rsid w:val="0015641A"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00191B5A"/>
     <w:rsid w:val="00194D01"/>
     <w:rsid w:val="00195304"/>
     <w:rsid w:val="001A2E22"/>
     <w:rsid w:val="001B2F19"/>
     <w:rsid w:val="001B41C9"/>
     <w:rsid w:val="001B6FA0"/>
     <w:rsid w:val="001B7109"/>
     <w:rsid w:val="001C2B61"/>
     <w:rsid w:val="001C69AD"/>
     <w:rsid w:val="001D2250"/>
     <w:rsid w:val="001D54BF"/>
     <w:rsid w:val="001E7288"/>
     <w:rsid w:val="001F4101"/>
     <w:rsid w:val="001F4EC4"/>
     <w:rsid w:val="00231C90"/>
     <w:rsid w:val="00235AF5"/>
     <w:rsid w:val="00235CA9"/>
     <w:rsid w:val="00237DD6"/>
     <w:rsid w:val="00244CD8"/>
     <w:rsid w:val="00251E1A"/>
+    <w:rsid w:val="0026327E"/>
     <w:rsid w:val="0026540B"/>
     <w:rsid w:val="0026688A"/>
     <w:rsid w:val="0027232D"/>
     <w:rsid w:val="0028373C"/>
     <w:rsid w:val="00292312"/>
     <w:rsid w:val="002941CF"/>
     <w:rsid w:val="00297B4D"/>
     <w:rsid w:val="002A10D4"/>
     <w:rsid w:val="002C1379"/>
     <w:rsid w:val="002E711F"/>
     <w:rsid w:val="0030454C"/>
     <w:rsid w:val="00326A57"/>
     <w:rsid w:val="00337827"/>
     <w:rsid w:val="00337927"/>
     <w:rsid w:val="00341189"/>
     <w:rsid w:val="0034429D"/>
     <w:rsid w:val="00357244"/>
     <w:rsid w:val="00380AC9"/>
     <w:rsid w:val="00390C71"/>
     <w:rsid w:val="003A5C8C"/>
     <w:rsid w:val="003C4495"/>
     <w:rsid w:val="003D45BA"/>
     <w:rsid w:val="003D5A19"/>
     <w:rsid w:val="003D5E29"/>
     <w:rsid w:val="003D6C43"/>
     <w:rsid w:val="003D709C"/>
+    <w:rsid w:val="003E0974"/>
     <w:rsid w:val="003E3C8B"/>
     <w:rsid w:val="004254C2"/>
     <w:rsid w:val="004362FB"/>
     <w:rsid w:val="00436E55"/>
     <w:rsid w:val="00460FEA"/>
     <w:rsid w:val="00464CAA"/>
     <w:rsid w:val="00483017"/>
     <w:rsid w:val="00490279"/>
     <w:rsid w:val="004B00C8"/>
     <w:rsid w:val="004B0D93"/>
     <w:rsid w:val="004B4C71"/>
     <w:rsid w:val="004D0D26"/>
     <w:rsid w:val="004E1D29"/>
+    <w:rsid w:val="00513FA8"/>
     <w:rsid w:val="0051754E"/>
     <w:rsid w:val="00533B31"/>
     <w:rsid w:val="00557AA1"/>
     <w:rsid w:val="005720E4"/>
     <w:rsid w:val="00584713"/>
     <w:rsid w:val="005A1A59"/>
     <w:rsid w:val="005A46D7"/>
     <w:rsid w:val="005B2BAA"/>
     <w:rsid w:val="005B5753"/>
     <w:rsid w:val="005B5A4E"/>
     <w:rsid w:val="005B7F85"/>
     <w:rsid w:val="005D5EC4"/>
     <w:rsid w:val="005E3BF6"/>
     <w:rsid w:val="005E76A9"/>
     <w:rsid w:val="005F6ED2"/>
     <w:rsid w:val="0060359E"/>
     <w:rsid w:val="006125B4"/>
     <w:rsid w:val="006411F8"/>
     <w:rsid w:val="006510B8"/>
     <w:rsid w:val="00667CAF"/>
     <w:rsid w:val="00684F2A"/>
     <w:rsid w:val="00693AC4"/>
     <w:rsid w:val="006B5C1B"/>
     <w:rsid w:val="006C21D2"/>
     <w:rsid w:val="006C3B04"/>
@@ -11052,86 +11309,90 @@
     <w:rsid w:val="009E6D04"/>
     <w:rsid w:val="009E789E"/>
     <w:rsid w:val="009F11BF"/>
     <w:rsid w:val="00A0014B"/>
     <w:rsid w:val="00A32D50"/>
     <w:rsid w:val="00A4198A"/>
     <w:rsid w:val="00A5051A"/>
     <w:rsid w:val="00A5225B"/>
     <w:rsid w:val="00AA7721"/>
     <w:rsid w:val="00AB4C76"/>
     <w:rsid w:val="00AC0681"/>
     <w:rsid w:val="00AC2BD5"/>
     <w:rsid w:val="00AC5E1C"/>
     <w:rsid w:val="00B26F99"/>
     <w:rsid w:val="00B6166B"/>
     <w:rsid w:val="00B65B71"/>
     <w:rsid w:val="00B774CF"/>
     <w:rsid w:val="00B83B60"/>
     <w:rsid w:val="00BA7CE2"/>
     <w:rsid w:val="00BB082E"/>
     <w:rsid w:val="00BD493F"/>
     <w:rsid w:val="00BD6238"/>
     <w:rsid w:val="00C03D54"/>
     <w:rsid w:val="00C0769C"/>
     <w:rsid w:val="00C119ED"/>
+    <w:rsid w:val="00C43FC9"/>
     <w:rsid w:val="00C47028"/>
     <w:rsid w:val="00C73460"/>
     <w:rsid w:val="00C776AB"/>
     <w:rsid w:val="00C81DB4"/>
     <w:rsid w:val="00C9386C"/>
+    <w:rsid w:val="00C94AD0"/>
     <w:rsid w:val="00CA7309"/>
     <w:rsid w:val="00CB2A68"/>
     <w:rsid w:val="00CC7072"/>
     <w:rsid w:val="00CF35BB"/>
     <w:rsid w:val="00D17BA4"/>
     <w:rsid w:val="00D310D1"/>
     <w:rsid w:val="00D34FF3"/>
     <w:rsid w:val="00D7797B"/>
     <w:rsid w:val="00D92FCD"/>
     <w:rsid w:val="00DC0B2B"/>
     <w:rsid w:val="00DD3410"/>
     <w:rsid w:val="00DD3483"/>
     <w:rsid w:val="00DD3878"/>
+    <w:rsid w:val="00DF3251"/>
     <w:rsid w:val="00DF49A5"/>
     <w:rsid w:val="00E11683"/>
     <w:rsid w:val="00E15F77"/>
     <w:rsid w:val="00E20A7C"/>
     <w:rsid w:val="00E21A84"/>
     <w:rsid w:val="00E557D6"/>
     <w:rsid w:val="00E5773F"/>
     <w:rsid w:val="00E605E4"/>
     <w:rsid w:val="00E81095"/>
     <w:rsid w:val="00E81C6D"/>
     <w:rsid w:val="00EA149E"/>
     <w:rsid w:val="00EA483D"/>
     <w:rsid w:val="00EB2145"/>
     <w:rsid w:val="00ED2275"/>
     <w:rsid w:val="00EE67E1"/>
     <w:rsid w:val="00F10591"/>
     <w:rsid w:val="00F52219"/>
     <w:rsid w:val="00F86404"/>
+    <w:rsid w:val="00FA5916"/>
     <w:rsid w:val="00FB526E"/>
     <w:rsid w:val="00FB63A0"/>
     <w:rsid w:val="00FF0AD3"/>
     <w:rsid w:val="00FF76F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -12311,84 +12572,84 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E93FEAE-AFF7-4EEC-BB44-9A419479F16F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>5458</Characters>
+  <Pages>11</Pages>
+  <Words>1120</Words>
+  <Characters>6062</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>378</Lines>
+  <Paragraphs>276</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6357</CharactersWithSpaces>
+  <CharactersWithSpaces>6906</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lorraine Belloy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>