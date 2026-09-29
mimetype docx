--- v1 (2026-05-25)
+++ v2 (2026-09-29)
@@ -5,51 +5,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="73770EC7" w14:textId="397ECB46" w:rsidR="000A28C0" w:rsidRPr="000A28C0" w:rsidRDefault="005F6ED2" w:rsidP="000A28C0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F6ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Knowledge-to-action articles </w:t>
       </w:r>
     </w:p>
@@ -454,204 +454,244 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E11683">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*Corresponding author</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26DAAB02" w14:textId="77777777" w:rsidR="00C0769C" w:rsidRDefault="00C0769C" w:rsidP="002941CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67FD8F4E" w14:textId="753A1BFC" w:rsidR="004362FB" w:rsidRPr="00465F9B" w:rsidRDefault="00E81C6D" w:rsidP="00741CAC">
+    <w:p w14:paraId="67FD8F4E" w14:textId="491DEB54" w:rsidR="004362FB" w:rsidRPr="00465F9B" w:rsidRDefault="00E81C6D" w:rsidP="00741CAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E11683">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Manuscript w</w:t>
       </w:r>
       <w:r w:rsidR="004362FB" w:rsidRPr="00E11683">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ord count: … </w:t>
       </w:r>
-      <w:r w:rsidR="004362FB" w:rsidRPr="00FE5043">
+      <w:r w:rsidR="00D94152" w:rsidRPr="00FE5043">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00741CAC" w:rsidRPr="00741CAC">
+      <w:r w:rsidR="00D94152" w:rsidRPr="00741CAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>main text</w:t>
       </w:r>
-      <w:r w:rsidR="00E21A84">
+      <w:r w:rsidR="00D94152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="009B623D" w:rsidRPr="00231C90">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94152" w:rsidRPr="00231C90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>excluding</w:t>
       </w:r>
-      <w:r w:rsidR="009B623D">
+      <w:r w:rsidR="00D94152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="00741CAC" w:rsidRPr="00741CAC">
+      <w:r w:rsidR="00D94152" w:rsidRPr="00741CAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> authors’ information, abstract, keywords, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00741CAC" w:rsidRPr="00231C90">
+        <w:t xml:space="preserve"> authors’ information, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94152" w:rsidRPr="00231C90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">tables and figures, authors’ contribution, acknowledgements, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D17BA4" w:rsidRPr="00231C90">
+        <w:t xml:space="preserve">tables and figures, authors’ contribution, acknowledgements, funding, statement of conflict of interest, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">funding, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00741CAC" w:rsidRPr="00231C90">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94152" w:rsidRPr="00BF2CBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>statement of conflict of interest,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00231C90" w:rsidRPr="00231C90">
+        <w:t xml:space="preserve">enerative Artificial Intelligence (AI) and AI-assisted technologies statement, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ethics certificate number</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00741CAC" w:rsidRPr="00231C90">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94152" w:rsidRPr="00BF2CBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00741CAC" w:rsidRPr="00741CAC">
+        <w:t xml:space="preserve">ata </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94152" w:rsidRPr="00BF2CBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vailability </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94152" w:rsidRPr="00BF2CBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tatement, ethics </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94152" w:rsidRPr="00231C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">certificate number </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94152" w:rsidRPr="00741CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>and references</w:t>
       </w:r>
-      <w:r w:rsidR="00741CAC">
+      <w:r w:rsidR="00D94152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA4AFEB" w14:textId="77777777" w:rsidR="004362FB" w:rsidRDefault="004362FB" w:rsidP="002941CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36A8A020" w14:textId="77777777" w:rsidR="009E789E" w:rsidRDefault="009E789E" w:rsidP="009E789E">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -1342,973 +1382,1030 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E640C" w:rsidRPr="00D17BA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Results</w:t>
       </w:r>
       <w:r w:rsidR="009E640C" w:rsidRPr="00D17BA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: …</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517692E6" w14:textId="4FC6389B" w:rsidR="009E640C" w:rsidRPr="00D17BA4" w:rsidRDefault="0027232D" w:rsidP="001F4101">
+    <w:p w14:paraId="517692E6" w14:textId="03A13AAF" w:rsidR="009E640C" w:rsidRPr="00C548A1" w:rsidRDefault="0027232D" w:rsidP="00C548A1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D17BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discussion and </w:t>
+      </w:r>
+      <w:r w:rsidR="009E640C" w:rsidRPr="00D17BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conclusion</w:t>
+      </w:r>
+      <w:r w:rsidR="009E640C" w:rsidRPr="00D17BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: …</w:t>
+      </w:r>
+      <w:r w:rsidR="00C548A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C548A1" w:rsidRPr="00C548A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Clearly highlight the specific contributions to the international research field when applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E6E680" w14:textId="77777777" w:rsidR="001F4101" w:rsidRPr="00E11683" w:rsidRDefault="001F4101" w:rsidP="002941CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A22A09" w14:textId="177E16BF" w:rsidR="000C4A08" w:rsidRPr="00AC0681" w:rsidRDefault="009E640C" w:rsidP="009B623D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4101">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidR="0027232D" w:rsidRPr="0027232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4101">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0027232D" w:rsidRPr="00D17BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0027232D" w:rsidRPr="00D17BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0027232D" w:rsidRPr="00D17BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="0027232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., </w:t>
+      </w:r>
+      <w:r w:rsidR="0027232D" w:rsidRPr="0027232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mental health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0681">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="0027232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nurses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0681">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="0027232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>psychiatry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0681">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="0027232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">decision-making; drug use) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8D0D28" w14:textId="77777777" w:rsidR="009E640C" w:rsidRDefault="009E640C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B595F1F" w14:textId="0E2A682E" w:rsidR="000060B1" w:rsidRPr="00231C90" w:rsidRDefault="000060B1" w:rsidP="000060B1">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Titre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00231C90" w:rsidRPr="00231C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>French ti</w:t>
+      </w:r>
+      <w:r w:rsidR="00231C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00231C90" w:rsidRPr="00231C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="00231C90" w:rsidRPr="00231C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bold</w:t>
+      </w:r>
+      <w:r w:rsidR="00231C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E63C87" w14:textId="77777777" w:rsidR="000060B1" w:rsidRPr="00231C90" w:rsidRDefault="000060B1" w:rsidP="000060B1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...227 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...80 lines deleted...]
-    <w:p w14:paraId="36E63C87" w14:textId="77777777" w:rsidR="000060B1" w:rsidRPr="00231C90" w:rsidRDefault="000060B1" w:rsidP="000060B1">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="334BA228" w14:textId="0C1FD0BD" w:rsidR="000060B1" w:rsidRPr="009B623D" w:rsidRDefault="000060B1" w:rsidP="000060B1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000060B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-CA"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="334BA228" w14:textId="0C1FD0BD" w:rsidR="000060B1" w:rsidRPr="009B623D" w:rsidRDefault="000060B1" w:rsidP="000060B1">
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Résumé</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1379" w:rsidRPr="002C1379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>(250 mots)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000060B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000060B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Écrivez les nombres en chiffres. Par exemple : « L’équipe de recherche a développé 4 guides d’entretien basés sur le modèle théorique X ».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Privilégiez les phrases courtes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B623D" w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La structure standard du résumé est </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>précisée</w:t>
+      </w:r>
+      <w:r w:rsidR="009B623D" w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ci-dessous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7798B3B7" w14:textId="73CA629E" w:rsidR="000060B1" w:rsidRPr="009B623D" w:rsidRDefault="000060B1" w:rsidP="000060B1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000060B1">
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Résumé</w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r w:rsidR="009B623D" w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C1379" w:rsidRPr="002C1379">
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>(250 mots)</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...91 lines deleted...]
-    <w:p w14:paraId="7798B3B7" w14:textId="73CA629E" w:rsidR="000060B1" w:rsidRPr="009B623D" w:rsidRDefault="000060B1" w:rsidP="000060B1">
+        <w:t xml:space="preserve"> …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383375DB" w14:textId="05BBB36D" w:rsidR="000060B1" w:rsidRPr="009B623D" w:rsidRDefault="000060B1" w:rsidP="000060B1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B623D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Introduction</w:t>
+        <w:t>Objecti</w:t>
       </w:r>
       <w:r w:rsidR="009B623D" w:rsidRPr="009B623D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00231C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009B623D" w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00231C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009B623D" w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B623D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="383375DB" w14:textId="05BBB36D" w:rsidR="000060B1" w:rsidRPr="009B623D" w:rsidRDefault="000060B1" w:rsidP="000060B1">
+        <w:t xml:space="preserve">: ... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293D2E7F" w14:textId="5E4EAFED" w:rsidR="000060B1" w:rsidRPr="009B623D" w:rsidRDefault="000A28C0" w:rsidP="000060B1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B623D">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="000A28C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Objecti</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A28C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>choix optionnel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A28C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A28C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Démarche </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A28C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000060B1" w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="009B623D" w:rsidRPr="009B623D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>f</w:t>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidR="000060B1" w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>thod</w:t>
+      </w:r>
+      <w:r w:rsidR="009B623D" w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00231C90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:r w:rsidR="000060B1" w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00231C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="009B623D" w:rsidRPr="009B623D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000060B1" w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="293D2E7F" w14:textId="5E4EAFED" w:rsidR="000060B1" w:rsidRPr="009B623D" w:rsidRDefault="000A28C0" w:rsidP="000060B1">
+        <w:t>: …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2D931B" w14:textId="52F42767" w:rsidR="000060B1" w:rsidRPr="009B623D" w:rsidRDefault="000A28C0" w:rsidP="000060B1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A28C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="000A28C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>choix optionnel</w:t>
       </w:r>
       <w:r w:rsidRPr="000A28C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="000A28C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Démarche </w:t>
+        <w:t xml:space="preserve"> Évaluation </w:t>
       </w:r>
       <w:r w:rsidRPr="000A28C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000060B1" w:rsidRPr="009B623D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>M</w:t>
+        <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="009B623D" w:rsidRPr="009B623D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>é</w:t>
+        <w:t xml:space="preserve">ésultats </w:t>
       </w:r>
       <w:r w:rsidR="000060B1" w:rsidRPr="009B623D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>thod</w:t>
+        <w:t>: …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E714BE7" w14:textId="12BCAB9C" w:rsidR="000060B1" w:rsidRPr="00C548A1" w:rsidRDefault="000060B1" w:rsidP="00C548A1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B623D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discussion </w:t>
       </w:r>
       <w:r w:rsidR="009B623D" w:rsidRPr="009B623D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00231C90">
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B623D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000060B1" w:rsidRPr="009B623D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B623D" w:rsidRPr="009B623D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00231C90">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B623D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>onclusion</w:t>
       </w:r>
       <w:r w:rsidR="009B623D" w:rsidRPr="009B623D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000060B1" w:rsidRPr="009B623D">
+      <w:r w:rsidRPr="009B623D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>: …</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00C548A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C548A1" w:rsidRPr="00C548A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="fr-CA"/>
-[...137 lines deleted...]
-        <w:t>: …</w:t>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mettez clairement en évidence les contributions spécifiques au domaine de recherche à l'échelle internationale, le cas échéant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B798F45" w14:textId="77777777" w:rsidR="000060B1" w:rsidRPr="009B623D" w:rsidRDefault="000060B1" w:rsidP="000060B1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="717A264D" w14:textId="47B9DF58" w:rsidR="000060B1" w:rsidRPr="009B623D" w:rsidRDefault="009B623D" w:rsidP="009B623D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
@@ -4727,242 +4824,207 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-CA" w:eastAsia="nl-BE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C43FC9" w:rsidRPr="00C43FC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-CA" w:eastAsia="nl-BE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(choose and/or complete the statement that applies to your situation)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E0784F" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRPr="00CE57C6" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
+    <w:p w14:paraId="06E0784F" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRPr="004F4B9C" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004F4B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="6C742804" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRPr="0000514A" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
+        <w:t>1. The datasets generated and/or analyzed in this study are available in the repository [Repository Name]; [DOI]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C742804" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRPr="004F4B9C" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004F4B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3F301FEF" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRPr="0000514A" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
+        <w:t>2. The datasets generated and/or analyzed in this study are not available as open access due to [specify reason] but are available from the author upon justified request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F301FEF" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRPr="004F4B9C" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004F4B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3445DEAE" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRPr="0000514A" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
+        <w:t>3. The datasets generated and/or analyzed during this study are available from the author upon justified request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3445DEAE" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRPr="004F4B9C" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004F4B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="777C7E4B" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRPr="00CE57C6" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
+        <w:t>4. Data sharing does not apply to this article, as no datasets were generated or analyzed during this study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777C7E4B" w14:textId="77777777" w:rsidR="00DF3251" w:rsidRPr="004F4B9C" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004F4B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="49736F9B" w14:textId="40C94159" w:rsidR="00DF3251" w:rsidRPr="00DF3251" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
+        <w:t>5. The data associated with the findings of this study are available in the annexes to this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49736F9B" w14:textId="40C94159" w:rsidR="00DF3251" w:rsidRPr="004F4B9C" w:rsidRDefault="00DF3251" w:rsidP="00DF3251">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004F4B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:r w:rsidR="0026327E" w:rsidRPr="00144619">
-        <w:rPr>
+      <w:r w:rsidR="0026327E" w:rsidRPr="004F4B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>The authors have chosen not to share their data: the research data are not publicly available</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>The authors have chosen not to share their data: the research data are not publicly available.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7EA920" w14:textId="77777777" w:rsidR="000C3B8B" w:rsidRPr="0015641A" w:rsidRDefault="000C3B8B" w:rsidP="00DD3410">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="011EE6CD" w14:textId="605380BC" w:rsidR="00AC2BD5" w:rsidRDefault="00DD3410" w:rsidP="00DD3410">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -5464,64 +5526,72 @@
             <w:highlight w:val="yellow"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://apastyle.apa.org/style-grammar-guidelines/tables-figures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DD3483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025D4FA1" w14:textId="50C48D55" w:rsidR="008E5FEE" w:rsidRPr="008E5FEE" w:rsidRDefault="00A0014B">
+    <w:p w14:paraId="025D4FA1" w14:textId="50C48D55" w:rsidR="008E5FEE" w:rsidRDefault="00A0014B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5FEE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Examples below </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3139CEAD" w14:textId="77777777" w:rsidR="00302E0F" w:rsidRPr="008E5FEE" w:rsidRDefault="00302E0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="19A467A4" w14:textId="48F59289" w:rsidR="00A0014B" w:rsidRPr="0083147C" w:rsidRDefault="00A0014B" w:rsidP="00A0014B">
       <w:pPr>
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083147C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Figure 1</w:t>
@@ -5619,73 +5689,84 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="100969A3" w14:textId="1C4A0826" w:rsidR="00460FEA" w:rsidRPr="001D54BF" w:rsidRDefault="00460FEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D54BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3088ECC9" w14:textId="77777777" w:rsidR="00A0014B" w:rsidRPr="00C302D6" w:rsidRDefault="00A0014B" w:rsidP="00A0014B">
+    <w:p w14:paraId="3088ECC9" w14:textId="3DD7EC18" w:rsidR="00A0014B" w:rsidRPr="00C302D6" w:rsidRDefault="00A0014B" w:rsidP="00A0014B">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C302D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Figure 1</w:t>
+        <w:t xml:space="preserve">Figure </w:t>
+      </w:r>
+      <w:r w:rsidR="00302E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF0B550" w14:textId="77777777" w:rsidR="00A0014B" w:rsidRDefault="00A0014B" w:rsidP="00A0014B">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C302D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Data collection activities</w:t>
       </w:r>
@@ -10044,195 +10125,195 @@
         </w:rPr>
         <w:t xml:space="preserve"> &lt; .01.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5798C3A3" w14:textId="77777777" w:rsidR="005E76A9" w:rsidRPr="001C69AD" w:rsidRDefault="005E76A9" w:rsidP="008E5FEE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E76A9" w:rsidRPr="001C69AD" w:rsidSect="008E5FEE">
       <w:pgSz w:w="16817" w:h="11901" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="791C56A0" w14:textId="77777777" w:rsidR="00FA5916" w:rsidRDefault="00FA5916">
+    <w:p w14:paraId="5A1D3057" w14:textId="77777777" w:rsidR="00312DA9" w:rsidRDefault="00312DA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22AF3143" w14:textId="77777777" w:rsidR="00FA5916" w:rsidRDefault="00FA5916">
+    <w:p w14:paraId="6CF31BA5" w14:textId="77777777" w:rsidR="00312DA9" w:rsidRDefault="00312DA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7AE9EB7D" w14:textId="77777777" w:rsidR="008E5FEE" w:rsidRPr="00A31541" w:rsidRDefault="008E5FEE" w:rsidP="00B00082">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7AFC2121" w14:textId="77777777" w:rsidR="008E5FEE" w:rsidRDefault="008E5FEE" w:rsidP="00B00082">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61AE45C9" w14:textId="77777777" w:rsidR="00FA5916" w:rsidRDefault="00FA5916">
+    <w:p w14:paraId="74ABEDA2" w14:textId="77777777" w:rsidR="00312DA9" w:rsidRDefault="00312DA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30E90863" w14:textId="77777777" w:rsidR="00FA5916" w:rsidRDefault="00FA5916">
+    <w:p w14:paraId="58C1315F" w14:textId="77777777" w:rsidR="00312DA9" w:rsidRDefault="00312DA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4174BCC8" w14:textId="77777777" w:rsidR="008E5FEE" w:rsidRDefault="008E5FEE">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E36703B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99D61266"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11116,52 +11197,52 @@
   <w:num w:numId="3" w16cid:durableId="1662848240">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="967665156">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="920525256">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="520126186">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="585118030">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="725110833">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="543367429">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="EN.InstantFormat" w:val="&lt;ENInstantFormat&gt;&lt;Enabled&gt;1&lt;/Enabled&gt;&lt;ScanUnformatted&gt;1&lt;/ScanUnformatted&gt;&lt;ScanChanges&gt;1&lt;/ScanChanges&gt;&lt;Suspended&gt;0&lt;/Suspended&gt;&lt;/ENInstantFormat&gt;"/>
     <w:docVar w:name="EN.Layout" w:val="&lt;ENLayout&gt;&lt;Style&gt;Vancouver&lt;/Style&gt;&lt;LeftDelim&gt;{&lt;/LeftDelim&gt;&lt;RightDelim&gt;}&lt;/RightDelim&gt;&lt;FontName&gt;Calibri&lt;/FontName&gt;&lt;FontSize&gt;11&lt;/FontSize&gt;&lt;ReflistTitle&gt;&lt;/ReflistTitle&gt;&lt;StartingRefnum&gt;1&lt;/StartingRefnum&gt;&lt;FirstLineIndent&gt;0&lt;/FirstLineIndent&gt;&lt;HangingIndent&gt;720&lt;/HangingIndent&gt;&lt;LineSpacing&gt;0&lt;/LineSpacing&gt;&lt;SpaceAfter&gt;0&lt;/SpaceAfter&gt;&lt;HyperlinksEnabled&gt;0&lt;/HyperlinksEnabled&gt;&lt;HyperlinksVisible&gt;0&lt;/HyperlinksVisible&gt;&lt;EnableBibliographyCategories&gt;0&lt;/EnableBibliographyCategories&gt;&lt;/ENLayout&gt;"/>
     <w:docVar w:name="EN.Libraries" w:val="&lt;Libraries&gt;&lt;item db-id=&quot;r99wa5szgs09stevfd1xf0tgfwwaetadvvwx&quot;&gt;My EndNote Library-Saved Copy-Saved&lt;record-ids&gt;&lt;item&gt;106&lt;/item&gt;&lt;item&gt;1664&lt;/item&gt;&lt;item&gt;4413&lt;/item&gt;&lt;item&gt;4721&lt;/item&gt;&lt;item&gt;5105&lt;/item&gt;&lt;item&gt;5761&lt;/item&gt;&lt;item&gt;6000&lt;/item&gt;&lt;item&gt;6008&lt;/item&gt;&lt;item&gt;6014&lt;/item&gt;&lt;item&gt;6024&lt;/item&gt;&lt;item&gt;6025&lt;/item&gt;&lt;item&gt;6043&lt;/item&gt;&lt;item&gt;6063&lt;/item&gt;&lt;item&gt;6066&lt;/item&gt;&lt;item&gt;6079&lt;/item&gt;&lt;/record-ids&gt;&lt;/item&gt;&lt;/Libraries&gt;"/>
   </w:docVars>
@@ -11194,86 +11275,90 @@
     <w:rsid w:val="001B7109"/>
     <w:rsid w:val="001C2B61"/>
     <w:rsid w:val="001C69AD"/>
     <w:rsid w:val="001D2250"/>
     <w:rsid w:val="001D54BF"/>
     <w:rsid w:val="001E7288"/>
     <w:rsid w:val="001F4101"/>
     <w:rsid w:val="001F4EC4"/>
     <w:rsid w:val="00231C90"/>
     <w:rsid w:val="00235AF5"/>
     <w:rsid w:val="00235CA9"/>
     <w:rsid w:val="00237DD6"/>
     <w:rsid w:val="00244CD8"/>
     <w:rsid w:val="00251E1A"/>
     <w:rsid w:val="0026327E"/>
     <w:rsid w:val="0026540B"/>
     <w:rsid w:val="0026688A"/>
     <w:rsid w:val="0027232D"/>
     <w:rsid w:val="0028373C"/>
     <w:rsid w:val="00292312"/>
     <w:rsid w:val="002941CF"/>
     <w:rsid w:val="00297B4D"/>
     <w:rsid w:val="002A10D4"/>
     <w:rsid w:val="002C1379"/>
     <w:rsid w:val="002E711F"/>
+    <w:rsid w:val="00302E0F"/>
     <w:rsid w:val="0030454C"/>
+    <w:rsid w:val="00312DA9"/>
     <w:rsid w:val="00326A57"/>
     <w:rsid w:val="00337827"/>
     <w:rsid w:val="00337927"/>
     <w:rsid w:val="00341189"/>
     <w:rsid w:val="0034429D"/>
     <w:rsid w:val="00357244"/>
     <w:rsid w:val="00380AC9"/>
     <w:rsid w:val="00390C71"/>
     <w:rsid w:val="003A5C8C"/>
     <w:rsid w:val="003C4495"/>
     <w:rsid w:val="003D45BA"/>
     <w:rsid w:val="003D5A19"/>
     <w:rsid w:val="003D5E29"/>
     <w:rsid w:val="003D6C43"/>
     <w:rsid w:val="003D709C"/>
     <w:rsid w:val="003E0974"/>
     <w:rsid w:val="003E3C8B"/>
     <w:rsid w:val="004254C2"/>
     <w:rsid w:val="004362FB"/>
     <w:rsid w:val="00436E55"/>
     <w:rsid w:val="00460FEA"/>
     <w:rsid w:val="00464CAA"/>
     <w:rsid w:val="00483017"/>
     <w:rsid w:val="00490279"/>
     <w:rsid w:val="004B00C8"/>
     <w:rsid w:val="004B0D93"/>
     <w:rsid w:val="004B4C71"/>
     <w:rsid w:val="004D0D26"/>
     <w:rsid w:val="004E1D29"/>
+    <w:rsid w:val="004F4B9C"/>
     <w:rsid w:val="00513FA8"/>
     <w:rsid w:val="0051754E"/>
     <w:rsid w:val="00533B31"/>
     <w:rsid w:val="00557AA1"/>
     <w:rsid w:val="005720E4"/>
     <w:rsid w:val="00584713"/>
+    <w:rsid w:val="005909F7"/>
     <w:rsid w:val="005A1A59"/>
     <w:rsid w:val="005A46D7"/>
     <w:rsid w:val="005B2BAA"/>
     <w:rsid w:val="005B5753"/>
     <w:rsid w:val="005B5A4E"/>
     <w:rsid w:val="005B7F85"/>
     <w:rsid w:val="005D5EC4"/>
     <w:rsid w:val="005E3BF6"/>
     <w:rsid w:val="005E76A9"/>
     <w:rsid w:val="005F6ED2"/>
     <w:rsid w:val="0060359E"/>
     <w:rsid w:val="006125B4"/>
     <w:rsid w:val="006411F8"/>
     <w:rsid w:val="006510B8"/>
     <w:rsid w:val="00667CAF"/>
     <w:rsid w:val="00684F2A"/>
     <w:rsid w:val="00693AC4"/>
     <w:rsid w:val="006B5C1B"/>
     <w:rsid w:val="006C21D2"/>
     <w:rsid w:val="006C3B04"/>
     <w:rsid w:val="0071178E"/>
     <w:rsid w:val="007411B0"/>
     <w:rsid w:val="00741CAC"/>
     <w:rsid w:val="00757042"/>
     <w:rsid w:val="00792805"/>
@@ -11292,83 +11377,86 @@
     <w:rsid w:val="00877899"/>
     <w:rsid w:val="00891157"/>
     <w:rsid w:val="008A2740"/>
     <w:rsid w:val="008D1985"/>
     <w:rsid w:val="008E5FEE"/>
     <w:rsid w:val="008F6508"/>
     <w:rsid w:val="0090644E"/>
     <w:rsid w:val="0095266F"/>
     <w:rsid w:val="009649C3"/>
     <w:rsid w:val="00982A0F"/>
     <w:rsid w:val="0099525E"/>
     <w:rsid w:val="009A164E"/>
     <w:rsid w:val="009A3B32"/>
     <w:rsid w:val="009A6DF4"/>
     <w:rsid w:val="009B623D"/>
     <w:rsid w:val="009C39F4"/>
     <w:rsid w:val="009E640C"/>
     <w:rsid w:val="009E6D04"/>
     <w:rsid w:val="009E789E"/>
     <w:rsid w:val="009F11BF"/>
     <w:rsid w:val="00A0014B"/>
     <w:rsid w:val="00A32D50"/>
     <w:rsid w:val="00A4198A"/>
     <w:rsid w:val="00A5051A"/>
     <w:rsid w:val="00A5225B"/>
+    <w:rsid w:val="00A91946"/>
     <w:rsid w:val="00AA7721"/>
     <w:rsid w:val="00AB4C76"/>
     <w:rsid w:val="00AC0681"/>
     <w:rsid w:val="00AC2BD5"/>
     <w:rsid w:val="00AC5E1C"/>
     <w:rsid w:val="00B26F99"/>
     <w:rsid w:val="00B6166B"/>
     <w:rsid w:val="00B65B71"/>
     <w:rsid w:val="00B774CF"/>
     <w:rsid w:val="00B83B60"/>
     <w:rsid w:val="00BA7CE2"/>
     <w:rsid w:val="00BB082E"/>
     <w:rsid w:val="00BD493F"/>
     <w:rsid w:val="00BD6238"/>
     <w:rsid w:val="00C03D54"/>
     <w:rsid w:val="00C0769C"/>
     <w:rsid w:val="00C119ED"/>
     <w:rsid w:val="00C43FC9"/>
     <w:rsid w:val="00C47028"/>
+    <w:rsid w:val="00C548A1"/>
     <w:rsid w:val="00C73460"/>
     <w:rsid w:val="00C776AB"/>
     <w:rsid w:val="00C81DB4"/>
     <w:rsid w:val="00C9386C"/>
     <w:rsid w:val="00C94AD0"/>
     <w:rsid w:val="00CA7309"/>
     <w:rsid w:val="00CB2A68"/>
     <w:rsid w:val="00CC7072"/>
     <w:rsid w:val="00CF35BB"/>
     <w:rsid w:val="00D17BA4"/>
     <w:rsid w:val="00D310D1"/>
     <w:rsid w:val="00D34FF3"/>
     <w:rsid w:val="00D7797B"/>
     <w:rsid w:val="00D92FCD"/>
+    <w:rsid w:val="00D94152"/>
     <w:rsid w:val="00DC0B2B"/>
     <w:rsid w:val="00DD3410"/>
     <w:rsid w:val="00DD3483"/>
     <w:rsid w:val="00DD3878"/>
     <w:rsid w:val="00DF3251"/>
     <w:rsid w:val="00DF49A5"/>
     <w:rsid w:val="00E11683"/>
     <w:rsid w:val="00E15F77"/>
     <w:rsid w:val="00E20A7C"/>
     <w:rsid w:val="00E21A84"/>
     <w:rsid w:val="00E557D6"/>
     <w:rsid w:val="00E5773F"/>
     <w:rsid w:val="00E605E4"/>
     <w:rsid w:val="00E81095"/>
     <w:rsid w:val="00E81C6D"/>
     <w:rsid w:val="00EA149E"/>
     <w:rsid w:val="00EA483D"/>
     <w:rsid w:val="00EB2145"/>
     <w:rsid w:val="00ED2275"/>
     <w:rsid w:val="00EE67E1"/>
     <w:rsid w:val="00F10591"/>
     <w:rsid w:val="00F52219"/>
     <w:rsid w:val="00F86404"/>
     <w:rsid w:val="00FA5916"/>
     <w:rsid w:val="00FB526E"/>
@@ -11384,51 +11472,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="609E1428"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{62E518C8-845A-4174-AE1F-442B2F475F1B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12141,51 +12229,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E5FEE"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="en-CA"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E5FEE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="248662795">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="656763174">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12573,83 +12661,83 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E93FEAE-AFF7-4EEC-BB44-9A419479F16F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1120</Words>
-  <Characters>6062</Characters>
+  <Words>1153</Words>
+  <Characters>6345</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>378</Lines>
-  <Paragraphs>276</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6906</CharactersWithSpaces>
+  <CharactersWithSpaces>7484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lorraine Belloy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>