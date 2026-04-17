--- v0 (2025-12-08)
+++ v1 (2026-04-17)
@@ -2709,68 +2709,323 @@
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2EC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> article.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2EC5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C05217" w14:textId="77777777" w:rsidR="0017274D" w:rsidRPr="009E6050" w:rsidRDefault="0017274D" w:rsidP="0017274D">
+    <w:p w14:paraId="45C05217" w14:textId="77777777" w:rsidR="0017274D" w:rsidRDefault="0017274D" w:rsidP="0017274D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E6050">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DD33F4" w14:textId="77777777" w:rsidR="00C143BC" w:rsidRDefault="00C143BC" w:rsidP="0017274D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="704E4256" w14:textId="5D8BED65" w:rsidR="00C143BC" w:rsidRPr="0000514A" w:rsidRDefault="00C143BC" w:rsidP="00C143BC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-CA" w:eastAsia="nl-BE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000514A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-CA" w:eastAsia="nl-BE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D1D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D1D" w:rsidRPr="003C5D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-CA" w:eastAsia="nl-BE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(choose and/or complete the statement that applies to your situation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0553DF2C" w14:textId="77777777" w:rsidR="00C143BC" w:rsidRPr="00CE57C6" w:rsidRDefault="00C143BC" w:rsidP="00C143BC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE57C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>The datasets generated and/or analyzed in this study are available in the repository [Repository Name]; [DOI]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA54D1C" w14:textId="77777777" w:rsidR="00C143BC" w:rsidRPr="0000514A" w:rsidRDefault="00C143BC" w:rsidP="00C143BC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000514A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>The datasets generated and/or analyzed in this study are not available as open access due to [specify reason] but are available from the author upon justified request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498C18DE" w14:textId="77777777" w:rsidR="00C143BC" w:rsidRPr="0000514A" w:rsidRDefault="00C143BC" w:rsidP="00C143BC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000514A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>The datasets generated and/or analyzed during this study are available from the author upon justified request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA2D37E" w14:textId="77777777" w:rsidR="00C143BC" w:rsidRPr="0000514A" w:rsidRDefault="00C143BC" w:rsidP="00C143BC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000514A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Data sharing does not apply to this article, as no datasets were generated or analyzed during this study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67985041" w14:textId="77777777" w:rsidR="00C143BC" w:rsidRPr="00CE57C6" w:rsidRDefault="00C143BC" w:rsidP="00C143BC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE57C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>The data associated with the findings of this study are available in the annexes to this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EFBDBA" w14:textId="42788E12" w:rsidR="00C143BC" w:rsidRPr="00C143BC" w:rsidRDefault="00C143BC" w:rsidP="00C143BC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00097B6E" w:rsidRPr="00144619">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>The authors have chosen not to share their data: the research data are not publicly available</w:t>
+      </w:r>
+      <w:r w:rsidR="00097B6E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E7076D" w14:textId="77777777" w:rsidR="007865D2" w:rsidRDefault="007865D2" w:rsidP="00DD3410">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="011EE6CD" w14:textId="764F93D3" w:rsidR="00AC2BD5" w:rsidRDefault="00DD3410" w:rsidP="00DD3410">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -7849,170 +8104,170 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5798C3A3" w14:textId="77777777" w:rsidR="005E76A9" w:rsidRPr="001C69AD" w:rsidRDefault="005E76A9" w:rsidP="008E5FEE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E76A9" w:rsidRPr="001C69AD" w:rsidSect="008E5FEE">
       <w:pgSz w:w="16817" w:h="11901" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FABF619" w14:textId="77777777" w:rsidR="00FB6850" w:rsidRDefault="00FB6850">
+    <w:p w14:paraId="166EB2F6" w14:textId="77777777" w:rsidR="00F71E12" w:rsidRDefault="00F71E12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16AB27FB" w14:textId="77777777" w:rsidR="00FB6850" w:rsidRDefault="00FB6850">
+    <w:p w14:paraId="7F9117B8" w14:textId="77777777" w:rsidR="00F71E12" w:rsidRDefault="00F71E12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7AE9EB7D" w14:textId="77777777" w:rsidR="008E5FEE" w:rsidRPr="00A31541" w:rsidRDefault="008E5FEE" w:rsidP="00B00082">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7AFC2121" w14:textId="77777777" w:rsidR="008E5FEE" w:rsidRDefault="008E5FEE" w:rsidP="00B00082">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A60E459" w14:textId="77777777" w:rsidR="00FB6850" w:rsidRDefault="00FB6850">
+    <w:p w14:paraId="510FE57B" w14:textId="77777777" w:rsidR="00F71E12" w:rsidRDefault="00F71E12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FA82E78" w14:textId="77777777" w:rsidR="00FB6850" w:rsidRDefault="00FB6850">
+    <w:p w14:paraId="58ED4201" w14:textId="77777777" w:rsidR="00F71E12" w:rsidRDefault="00F71E12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4174BCC8" w14:textId="77777777" w:rsidR="008E5FEE" w:rsidRDefault="008E5FEE">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E36703B"/>
@@ -8953,102 +9208,105 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="EN.InstantFormat" w:val="&lt;ENInstantFormat&gt;&lt;Enabled&gt;1&lt;/Enabled&gt;&lt;ScanUnformatted&gt;1&lt;/ScanUnformatted&gt;&lt;ScanChanges&gt;1&lt;/ScanChanges&gt;&lt;Suspended&gt;0&lt;/Suspended&gt;&lt;/ENInstantFormat&gt;"/>
     <w:docVar w:name="EN.Layout" w:val="&lt;ENLayout&gt;&lt;Style&gt;Vancouver&lt;/Style&gt;&lt;LeftDelim&gt;{&lt;/LeftDelim&gt;&lt;RightDelim&gt;}&lt;/RightDelim&gt;&lt;FontName&gt;Calibri&lt;/FontName&gt;&lt;FontSize&gt;11&lt;/FontSize&gt;&lt;ReflistTitle&gt;&lt;/ReflistTitle&gt;&lt;StartingRefnum&gt;1&lt;/StartingRefnum&gt;&lt;FirstLineIndent&gt;0&lt;/FirstLineIndent&gt;&lt;HangingIndent&gt;720&lt;/HangingIndent&gt;&lt;LineSpacing&gt;0&lt;/LineSpacing&gt;&lt;SpaceAfter&gt;0&lt;/SpaceAfter&gt;&lt;HyperlinksEnabled&gt;0&lt;/HyperlinksEnabled&gt;&lt;HyperlinksVisible&gt;0&lt;/HyperlinksVisible&gt;&lt;EnableBibliographyCategories&gt;0&lt;/EnableBibliographyCategories&gt;&lt;/ENLayout&gt;"/>
     <w:docVar w:name="EN.Libraries" w:val="&lt;Libraries&gt;&lt;item db-id=&quot;r99wa5szgs09stevfd1xf0tgfwwaetadvvwx&quot;&gt;My EndNote Library-Saved Copy-Saved&lt;record-ids&gt;&lt;item&gt;106&lt;/item&gt;&lt;item&gt;1664&lt;/item&gt;&lt;item&gt;4413&lt;/item&gt;&lt;item&gt;4721&lt;/item&gt;&lt;item&gt;5105&lt;/item&gt;&lt;item&gt;5761&lt;/item&gt;&lt;item&gt;6000&lt;/item&gt;&lt;item&gt;6008&lt;/item&gt;&lt;item&gt;6014&lt;/item&gt;&lt;item&gt;6024&lt;/item&gt;&lt;item&gt;6025&lt;/item&gt;&lt;item&gt;6043&lt;/item&gt;&lt;item&gt;6063&lt;/item&gt;&lt;item&gt;6066&lt;/item&gt;&lt;item&gt;6079&lt;/item&gt;&lt;/record-ids&gt;&lt;/item&gt;&lt;/Libraries&gt;"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="001A2E22"/>
     <w:rsid w:val="000060B1"/>
     <w:rsid w:val="00031229"/>
     <w:rsid w:val="000737E0"/>
     <w:rsid w:val="0008129C"/>
     <w:rsid w:val="0009003B"/>
+    <w:rsid w:val="00097B6E"/>
     <w:rsid w:val="000A0E6A"/>
     <w:rsid w:val="000B1437"/>
     <w:rsid w:val="000C4A08"/>
     <w:rsid w:val="000C517C"/>
+    <w:rsid w:val="000C6CFF"/>
     <w:rsid w:val="000D0FBF"/>
     <w:rsid w:val="0011214B"/>
     <w:rsid w:val="00117AB3"/>
     <w:rsid w:val="001344F6"/>
     <w:rsid w:val="001357BB"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="0017274D"/>
     <w:rsid w:val="00191B5A"/>
     <w:rsid w:val="00194D01"/>
     <w:rsid w:val="00195304"/>
     <w:rsid w:val="001A2E22"/>
     <w:rsid w:val="001B2F19"/>
     <w:rsid w:val="001B41C9"/>
     <w:rsid w:val="001B6FA0"/>
     <w:rsid w:val="001B7109"/>
     <w:rsid w:val="001C2B61"/>
     <w:rsid w:val="001C69AD"/>
     <w:rsid w:val="001D2250"/>
     <w:rsid w:val="001D54BF"/>
     <w:rsid w:val="001F4101"/>
     <w:rsid w:val="001F4EC4"/>
     <w:rsid w:val="00231C90"/>
     <w:rsid w:val="00235AF5"/>
     <w:rsid w:val="00235CA9"/>
     <w:rsid w:val="00237DD6"/>
     <w:rsid w:val="00244CD8"/>
     <w:rsid w:val="00251E1A"/>
     <w:rsid w:val="0026204B"/>
     <w:rsid w:val="00262755"/>
     <w:rsid w:val="0026540B"/>
     <w:rsid w:val="0026688A"/>
     <w:rsid w:val="0027232D"/>
     <w:rsid w:val="0028373C"/>
     <w:rsid w:val="00292312"/>
     <w:rsid w:val="002941CF"/>
     <w:rsid w:val="00297B4D"/>
     <w:rsid w:val="002A10D4"/>
     <w:rsid w:val="002E711F"/>
     <w:rsid w:val="0030454C"/>
     <w:rsid w:val="00326A57"/>
     <w:rsid w:val="00337827"/>
     <w:rsid w:val="00337927"/>
     <w:rsid w:val="00341189"/>
     <w:rsid w:val="0034429D"/>
     <w:rsid w:val="00362A5D"/>
     <w:rsid w:val="00380AC9"/>
     <w:rsid w:val="003A5C8C"/>
     <w:rsid w:val="003C4495"/>
+    <w:rsid w:val="003C5D1D"/>
     <w:rsid w:val="003C7F0B"/>
     <w:rsid w:val="003D45BA"/>
     <w:rsid w:val="003D5A19"/>
     <w:rsid w:val="003D6C43"/>
     <w:rsid w:val="003D709C"/>
     <w:rsid w:val="003E3C8B"/>
     <w:rsid w:val="003F4281"/>
     <w:rsid w:val="004254C2"/>
     <w:rsid w:val="004362FB"/>
     <w:rsid w:val="00436E55"/>
     <w:rsid w:val="00460FEA"/>
     <w:rsid w:val="00464CAA"/>
     <w:rsid w:val="00483017"/>
     <w:rsid w:val="00490279"/>
     <w:rsid w:val="004B00C8"/>
     <w:rsid w:val="004B0D93"/>
     <w:rsid w:val="004B4C71"/>
     <w:rsid w:val="004D0D26"/>
     <w:rsid w:val="004E1D29"/>
     <w:rsid w:val="00533B31"/>
     <w:rsid w:val="00557AA1"/>
     <w:rsid w:val="005720E4"/>
     <w:rsid w:val="00584713"/>
     <w:rsid w:val="005A1A59"/>
     <w:rsid w:val="005A46D7"/>
@@ -9066,128 +9324,133 @@
     <w:rsid w:val="006510B8"/>
     <w:rsid w:val="00667CAF"/>
     <w:rsid w:val="00684F2A"/>
     <w:rsid w:val="00693AC4"/>
     <w:rsid w:val="006B5C1B"/>
     <w:rsid w:val="006C21D2"/>
     <w:rsid w:val="006C3B04"/>
     <w:rsid w:val="0071178E"/>
     <w:rsid w:val="007411B0"/>
     <w:rsid w:val="00741CAC"/>
     <w:rsid w:val="00757042"/>
     <w:rsid w:val="007865D2"/>
     <w:rsid w:val="00792805"/>
     <w:rsid w:val="007B12CF"/>
     <w:rsid w:val="007B4A77"/>
     <w:rsid w:val="007B589E"/>
     <w:rsid w:val="007C031C"/>
     <w:rsid w:val="007C4E9A"/>
     <w:rsid w:val="007C633F"/>
     <w:rsid w:val="007D0112"/>
     <w:rsid w:val="008027AD"/>
     <w:rsid w:val="008118A9"/>
     <w:rsid w:val="00816002"/>
     <w:rsid w:val="00831F44"/>
     <w:rsid w:val="00871E7D"/>
+    <w:rsid w:val="00875ACB"/>
     <w:rsid w:val="00877899"/>
     <w:rsid w:val="00882E05"/>
     <w:rsid w:val="00891157"/>
     <w:rsid w:val="008A2740"/>
     <w:rsid w:val="008D1985"/>
     <w:rsid w:val="008E5FEE"/>
     <w:rsid w:val="008F6508"/>
     <w:rsid w:val="0090644E"/>
     <w:rsid w:val="0095266F"/>
     <w:rsid w:val="009649C3"/>
     <w:rsid w:val="00982A0F"/>
     <w:rsid w:val="0099525E"/>
     <w:rsid w:val="009A164E"/>
     <w:rsid w:val="009A3B32"/>
     <w:rsid w:val="009A6DF4"/>
     <w:rsid w:val="009B623D"/>
     <w:rsid w:val="009C39F4"/>
     <w:rsid w:val="009E640C"/>
     <w:rsid w:val="009E789E"/>
     <w:rsid w:val="00A0014B"/>
     <w:rsid w:val="00A32D50"/>
     <w:rsid w:val="00A4198A"/>
     <w:rsid w:val="00A5051A"/>
     <w:rsid w:val="00A5225B"/>
     <w:rsid w:val="00AA7721"/>
     <w:rsid w:val="00AB4C76"/>
     <w:rsid w:val="00AC0681"/>
     <w:rsid w:val="00AC2BD5"/>
     <w:rsid w:val="00AC5E1C"/>
     <w:rsid w:val="00B26F99"/>
     <w:rsid w:val="00B6166B"/>
     <w:rsid w:val="00B65B71"/>
     <w:rsid w:val="00B756AA"/>
     <w:rsid w:val="00B774CF"/>
     <w:rsid w:val="00B83B60"/>
     <w:rsid w:val="00BA7CE2"/>
     <w:rsid w:val="00BB082E"/>
     <w:rsid w:val="00BD493F"/>
     <w:rsid w:val="00BD6238"/>
     <w:rsid w:val="00C03D54"/>
     <w:rsid w:val="00C0769C"/>
     <w:rsid w:val="00C108DB"/>
     <w:rsid w:val="00C119ED"/>
+    <w:rsid w:val="00C143BC"/>
     <w:rsid w:val="00C47028"/>
     <w:rsid w:val="00C776AB"/>
     <w:rsid w:val="00C81DB4"/>
     <w:rsid w:val="00C9386C"/>
+    <w:rsid w:val="00C94AD0"/>
     <w:rsid w:val="00CA7309"/>
     <w:rsid w:val="00CB2A68"/>
     <w:rsid w:val="00CF35BB"/>
     <w:rsid w:val="00D17BA4"/>
     <w:rsid w:val="00D25F09"/>
     <w:rsid w:val="00D310D1"/>
     <w:rsid w:val="00D34FF3"/>
     <w:rsid w:val="00D7797B"/>
     <w:rsid w:val="00D92FCD"/>
     <w:rsid w:val="00DC0B2B"/>
     <w:rsid w:val="00DD3410"/>
     <w:rsid w:val="00DD3483"/>
     <w:rsid w:val="00DD3878"/>
     <w:rsid w:val="00DF49A5"/>
     <w:rsid w:val="00E11683"/>
     <w:rsid w:val="00E20A7C"/>
     <w:rsid w:val="00E21A84"/>
     <w:rsid w:val="00E557D6"/>
     <w:rsid w:val="00E5773F"/>
     <w:rsid w:val="00E605E4"/>
     <w:rsid w:val="00E81095"/>
     <w:rsid w:val="00E81C6D"/>
     <w:rsid w:val="00EA149E"/>
     <w:rsid w:val="00EA483D"/>
     <w:rsid w:val="00EB2145"/>
     <w:rsid w:val="00ED2275"/>
     <w:rsid w:val="00ED6DE1"/>
     <w:rsid w:val="00EE67E1"/>
     <w:rsid w:val="00F10591"/>
     <w:rsid w:val="00F52219"/>
+    <w:rsid w:val="00F71E12"/>
     <w:rsid w:val="00F86404"/>
+    <w:rsid w:val="00FB38FE"/>
     <w:rsid w:val="00FB526E"/>
     <w:rsid w:val="00FB63A0"/>
     <w:rsid w:val="00FB6850"/>
     <w:rsid w:val="00FF0AD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -10368,83 +10631,83 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E93FEAE-AFF7-4EEC-BB44-9A419479F16F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>772</Words>
-  <Characters>4583</Characters>
+  <Words>968</Words>
+  <Characters>5192</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>324</Lines>
+  <Paragraphs>236</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5337</CharactersWithSpaces>
+  <CharactersWithSpaces>5924</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lorraine Belloy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>